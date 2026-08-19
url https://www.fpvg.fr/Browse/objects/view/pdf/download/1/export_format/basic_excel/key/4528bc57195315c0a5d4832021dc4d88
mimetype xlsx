--- v0 (2026-06-21)
+++ v1 (2026-08-19)
@@ -28,97 +28,97 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>Le Grenier de Commune vu de l'arête du Genévrier (2-1051)</t>
+  </si>
+  <si>
+    <t>Le Grenier de Commune vu de l'arête du Genévrier</t>
+  </si>
+  <si>
+    <t>Photo dans les éboulis du Grenier (2-383)</t>
+  </si>
+  <si>
+    <t>Photo dans les éboulis du Grenier</t>
+  </si>
+  <si>
     <t>Photo de groupe à Commune, 1943 (12-043)</t>
   </si>
   <si>
     <t>Photo de groupe à Commune, 1943</t>
   </si>
   <si>
-    <t>Photos à Commune (12-044)</t>
-[...4 lines deleted...]
-  <si>
     <t>Photo de la construction de la fruitière de Commune, juin 1943 (12-055)</t>
   </si>
   <si>
     <t>Photo de la construction de la fruitière de Commune, juin 1943</t>
-  </si>
-[...10 lines deleted...]
-    <t>Photo dans les éboulis du Grenier</t>
   </si>
   <si>
     <t>Photo des chalets de Commune vus sur la Pointe de Ressassat, Melon des Avoudrues et la Pointe de Sambet (2-4011)</t>
   </si>
   <si>
     <t>Photo des chalets de Commune vus sur la Pointe de Ressassat, Melon des Avoudrues et la Pointe de Sambet
 Les chalets sont alignés pour se protéger des avalanches, les toits sont recouverts d'ancelles (bardeaux de bois) maintenus par de grosses pierres.</t>
   </si>
   <si>
     <t>Photo du Grenier de Commune (2-4245)</t>
   </si>
   <si>
     <t>Photo du Grenier de Commune</t>
   </si>
   <si>
     <t>Photo sur les arêtes du Grenier vue du Grenier (2-579)</t>
   </si>
   <si>
     <t>Photo sur les arêtes du Grenier vue du Grenier</t>
+  </si>
+  <si>
+    <t>Photos à Commune (12-044)</t>
+  </si>
+  <si>
+    <t>Photos à Commune</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -143,273 +143,273 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f3545d4be9daeb6e461c6befffa58.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ade336c37ddc9e27bd4b98026dfac.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1f4277cab3d9d6a90a46c86fcba10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412e7a64272f6466ce764b945b9f2eb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c89370758c18a5fb5a8d2dbae6926.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b56b93e7821df440d7ed4524b901e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b32eb9791f0c00d243e9d4502660f1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e539e21810b05f826e6ec22e2a94c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412e7a64272f6466ce764b945b9f2eb.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c89370758c18a5fb5a8d2dbae6926.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f3545d4be9daeb6e461c6befffa58.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1f4277cab3d9d6a90a46c86fcba10.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b56b93e7821df440d7ed4524b901e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b32eb9791f0c00d243e9d4502660f1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e539e21810b05f826e6ec22e2a94c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ade336c37ddc9e27bd4b98026dfac.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4638675"/>
+    <xdr:ext cx="6667500" cy="4333875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4705350"/>
+    <xdr:ext cx="6667500" cy="10515600"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4648200"/>
+    <xdr:ext cx="6667500" cy="4638675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4333875"/>
+    <xdr:ext cx="6667500" cy="4648200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="10515600"/>
+    <xdr:ext cx="6667500" cy="4257675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4257675"/>
+    <xdr:ext cx="6667500" cy="4219575"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4219575"/>
+    <xdr:ext cx="6667500" cy="3971925"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="3971925"/>
+    <xdr:ext cx="6667500" cy="4705350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -735,121 +735,121 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="413">
+    <row r="2" spans="1:26" customHeight="1" ht="386">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="419">
+    <row r="3" spans="1:26" customHeight="1" ht="938">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="414">
+    <row r="4" spans="1:26" customHeight="1" ht="413">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="386">
+    <row r="5" spans="1:26" customHeight="1" ht="414">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="938">
+    <row r="6" spans="1:26" customHeight="1" ht="379">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6"/>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="379">
+    <row r="7" spans="1:26" customHeight="1" ht="376">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="376">
+    <row r="8" spans="1:26" customHeight="1" ht="354">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="354">
+    <row r="9" spans="1:26" customHeight="1" ht="419">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>