--- v0 (2025-12-22)
+++ v1 (2026-04-21)
@@ -28,131 +28,131 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>LE PRAZON Groupe folklorique (1-031)</t>
-[...8 lines deleted...]
-    <t>Photo du groupe Folklorique de Sixt "Prazon"</t>
+    <t>Article de journal sur le rassemblement des groupes folkloriques de Haute Savoie le 22 octobre 1998 (43-005)</t>
+  </si>
+  <si>
+    <t>Article de journal sur le rassemblement des groupes folkloriques de Haute Savoie le 22 octobre 1998</t>
   </si>
   <si>
     <t>Groupe Folklorique "Prazon" de Sixt-Fer-à-Cheval (2-3549)</t>
   </si>
   <si>
     <t>Carte postale du Groupe Folklorique "Prazon" de Sixt-Fer-à-Cheval.
 De gauche à droite :
 1er rang : Curé Gaston DETRAZ, Maurice DUCROZ, René NICCOUD, Maurice DEFFAYET, Maurice RICHARD, Augustin MOCCAND JACQUET, Oscar DUCROZ
 2e rang : Marie Hélène BETEND, Suzanne DUCROZ (PIN), Michelle RICHARD, Marie MONET, Louis BIORD, Monique MOCCAND, Emma MOCCAND JACQUET, Bernadette GAILLARD
 3e rang : William MOGENIER, Alexandre DENAMBRIDE (Gaton), François MONET, Rémi DEFFAYET, ?, André RUIN, Joseph MOCCAND (tonkin)</t>
   </si>
   <si>
-    <t>Photo du Groupe Folklorique "Prazon" de Sixt (2-4319)</t>
-[...5 lines deleted...]
-En bas : Michelle MOGENIER, ?, Françoise SCURI, Michelle DUCROZ, Maurice RICHARD, Rémi DEFFAYET, François JACQUET, ?, Augustin MOCCAND JACQUET, Pierre MOCCAND, Huguette PIN, Marcel SCURI, ?, André BARBIER</t>
+    <t>Groupe Folklorique Le Prazon (7-006)</t>
+  </si>
+  <si>
+    <t>Groupe Folklorique Le Prazon Place du tilleul de Sixt.
+Kermesse du 15 août 1995.</t>
   </si>
   <si>
     <t>Le Groupe Folklorique Prazon de Sixt-Fer-à-Cheval (2-4521)</t>
   </si>
   <si>
     <t>Le Groupe Folklorique Prazon de Sixt-Fer-à-Cheval
 De gauche à droite :
 1er rang : François MONNET, Maurice RICHARD, François JACQUET, Joseph MOCCAND (tonkin)
 2e rang : ?, Lucette MOGENIER, Marie MONNET, Nicole PERRIER, Oscar DUCROZ, Monique RICHARD, Michelle DUCROZ, Marie Hélène BETEND, Josiane BETEND, ?, Rémi DEFFAYET, Augustin MOCCAND
 3e rang : ?,?,?,?, André BARBIER, René JOENNOZ, Claude DUCROZ, Pierre MOCCAND, Germain MOCCAND</t>
   </si>
   <si>
+    <t>LE PRAZON Groupe folklorique (1-031)</t>
+  </si>
+  <si>
+    <t>Photographie R-PELLET de Viuz en Sallaz   Groupe Folklorique LE PRAZON  Année 1970</t>
+  </si>
+  <si>
+    <t>Photo de groupe du Folklore dans les années 60 (40-036)</t>
+  </si>
+  <si>
+    <t>Photo de groupe du Folklore dans les années 60
+5 : Lucien RAPHET, 8 : Josiane BETEND, 9 : Nicole PERRIER, 13 : Monique RICHARD, 18 : Maurice DEFFAYET (colu), 20 : Augustin MOCCAND-JACQUET</t>
+  </si>
+  <si>
+    <t>Photo de groupe du Folklore de Sixt dans les années 60 (40-037)</t>
+  </si>
+  <si>
+    <t>Photo de groupe du Folklore de Sixt dans les années 60, femmes habillées en hommes</t>
+  </si>
+  <si>
+    <t>Photo du folklore dans les années 80 à Sixt  (22-015)</t>
+  </si>
+  <si>
+    <t>Photo du folklore dans les années 80 à Sixt 
+RICHARD Jean Pierre "bouzaron", Sylviane, DEFFAYET Hélène, FORAX Marie-Jeanne, DENAMBRIDE Marie-Thérèse</t>
+  </si>
+  <si>
+    <t>Photo du Groupe Folklorique "Prazon" de Sixt (2-4319)</t>
+  </si>
+  <si>
+    <t>Photo du Groupe Folklorique "Prazon" de Sixt à Saint Jeoire, fidèle à la tradition haut savoyarde de la belle époque
+De gauche à droite : 
+En haut : Sylvianne DUCROZ, André MOGENIER, Françoise BARBIER, Gui MAGLIONE, Suzanne FORAX, Alain FORAX, Christiane PIN, Jean Pierre MOCCAND (bamboche), Gislaine BARBIER, Joseph MOCCAND, Monique MOCCAND, Germain MOCCAND, Marie Claude MOGENIER, René NICCOUD
+En bas : Michelle MOGENIER, ?, Françoise SCURI, Michelle DUCROZ, Maurice RICHARD, Rémi DEFFAYET, François JACQUET, ?, Augustin MOCCAND JACQUET, Pierre MOCCAND, Huguette PIN, Marcel SCURI, ?, André BARBIER</t>
+  </si>
+  <si>
+    <t>Photo du groupe Folklorique de Sixt "Prazon" (2-1501)</t>
+  </si>
+  <si>
+    <t>Photo du groupe Folklorique de Sixt "Prazon"</t>
+  </si>
+  <si>
     <t>Photo du Groupe folklorique Prazon de Sixt (21-006)</t>
   </si>
   <si>
     <t>Photo au Fer-à-Cheval de la création du Folklore de Sixt "Le Prazon" dans les années 1960
 De gauche à droite : 
 1er rang : André DUCROZ, ? Maurice DEFFAYET, ?, François JACQUET, Robert DENAMBRIDE, Augustin MOCCAND, Oscar DUCROZ
 2e rang : Lucette MOGENIER, André BARBIER, Marie MONNET, André DUCROZ, Gislaine, ?, ?, Curé Gaston DETRAZ, ?, Monique RICHARD, ?, ?,?, Michelle DUCROZ, Lucien RAPHET</t>
-  </si>
-[...31 lines deleted...]
-Kermesse du 15 août 1995.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -177,363 +177,363 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bdcaa309824db4543d8cd0a200517.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63083cba78ba26b8483c90794f5076e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fabb4d4205611f8d996609311f6288.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78263642c94336a7e718fa8acd210ae1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6e7003d9a6b7da543699b6846f74d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bde968dddd4a6dfd7736aa2fb67e6a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e211fde3fa5826d8164ff9ed4d4a73.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819a4780d8ee1faf63041facbc3ce26.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71804f8907ba7d89af716480f7ffcb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e03635603044527749cc63d88399e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de211ea51f245346f1f80c65b6f87d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e03635603044527749cc63d88399e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fabb4d4205611f8d996609311f6288.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de211ea51f245346f1f80c65b6f87d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6e7003d9a6b7da543699b6846f74d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bdcaa309824db4543d8cd0a200517.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819a4780d8ee1faf63041facbc3ce26.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71804f8907ba7d89af716480f7ffcb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e211fde3fa5826d8164ff9ed4d4a73.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78263642c94336a7e718fa8acd210ae1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63083cba78ba26b8483c90794f5076e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bde968dddd4a6dfd7736aa2fb67e6a.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4343400"/>
+    <xdr:ext cx="6667500" cy="4695825"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4105275"/>
+    <xdr:ext cx="6667500" cy="4705350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4705350"/>
+    <xdr:ext cx="6667500" cy="9791700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4667250"/>
+    <xdr:ext cx="6667500" cy="4772025"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4772025"/>
+    <xdr:ext cx="6667500" cy="4343400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4257675"/>
+    <xdr:ext cx="6667500" cy="4591050"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="6610350"/>
+    <xdr:ext cx="6667500" cy="4752975"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4591050"/>
+    <xdr:ext cx="6667500" cy="6610350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4752975"/>
+    <xdr:ext cx="6667500" cy="4667250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4695825"/>
+    <xdr:ext cx="6667500" cy="4105275"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="9791700"/>
+    <xdr:ext cx="6667500" cy="4257675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -859,151 +859,151 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="387">
+    <row r="2" spans="1:26" customHeight="1" ht="419">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="366">
+    <row r="3" spans="1:26" customHeight="1" ht="419">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="419">
+    <row r="4" spans="1:26" customHeight="1" ht="874">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="416">
+    <row r="5" spans="1:26" customHeight="1" ht="425">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="425">
+    <row r="6" spans="1:26" customHeight="1" ht="387">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6"/>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="379">
+    <row r="7" spans="1:26" customHeight="1" ht="409">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="589">
+    <row r="8" spans="1:26" customHeight="1" ht="424">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="409">
+    <row r="9" spans="1:26" customHeight="1" ht="589">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="424">
+    <row r="10" spans="1:26" customHeight="1" ht="416">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="419">
+    <row r="11" spans="1:26" customHeight="1" ht="366">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11"/>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="874">
+    <row r="12" spans="1:26" customHeight="1" ht="379">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>