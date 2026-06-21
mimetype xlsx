--- v0 (2025-12-23)
+++ v1 (2026-06-21)
@@ -28,119 +28,119 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Photos au Grenairon (55-003)</t>
-[...11 lines deleted...]
-    <t>Photo des chalets des Crépines</t>
+    <t>Photos au Grenairon le 23 juillet 1937 (2-1622)</t>
+  </si>
+  <si>
+    <t>Photos au Grenairon le 23 juillet 1937</t>
+  </si>
+  <si>
+    <t>Carte postale, aquarelle des Crépines  (2-2528)</t>
+  </si>
+  <si>
+    <t>Carte postale, aquarelle de Claude GENTET des Crépines 1996</t>
+  </si>
+  <si>
+    <t>Vue sur le Grenairon (2-2841)</t>
+  </si>
+  <si>
+    <t>Vue sur le Grenairon</t>
+  </si>
+  <si>
+    <t>Photo devant le chalet-hotel du Buet au Grenairon (2-589)</t>
+  </si>
+  <si>
+    <t>Photo devant le chalet-hotel du Buet au Grenairon</t>
+  </si>
+  <si>
+    <t>Chalet- Hôtel du Buet - Grenairon (2-591)</t>
+  </si>
+  <si>
+    <t>Chalet- Hôtel du Buet - Grenairon</t>
+  </si>
+  <si>
+    <t>Photo du Chalet Hôtel du Buet - Grenairon (2-597)</t>
+  </si>
+  <si>
+    <t>Photo du Chalet Hôtel du Buet - Grenairon</t>
+  </si>
+  <si>
+    <t>Le Grenairon vu des Tines (21-016)</t>
+  </si>
+  <si>
+    <t>Le Grenairon vu des Tines 
+Edition la Cigogne</t>
+  </si>
+  <si>
+    <t>Photo au chalet du Buet par Joseph Riondel, guide (3-071)</t>
+  </si>
+  <si>
+    <t>Photo au chalet du Buet par Joseph Riondel, guide</t>
   </si>
   <si>
     <t>Photo aux Crépines - 1910 (51-023)</t>
   </si>
   <si>
     <t>Photo aux Crépines le 2 septembre 1910
 Deux femmes sont à cheval en amazone</t>
   </si>
   <si>
-    <t>Photo au chalet du Buet par Joseph Riondel, guide (3-071)</t>
-[...45 lines deleted...]
-    <t>Photos au Grenairon le 23 juillet 1937</t>
+    <t>Photo des chalets des Crépines (51-036)</t>
+  </si>
+  <si>
+    <t>Photo des chalets des Crépines</t>
+  </si>
+  <si>
+    <t>Photos au Grenairon (51-043)</t>
+  </si>
+  <si>
+    <t>Photos au Grenairon</t>
+  </si>
+  <si>
+    <t>Photos au Grenairon (55-003)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -165,393 +165,393 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c9f8ea5b3c0527c1db6e394935929.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4186b91d98686b57071b8da98f6a5a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc81f4ed630306091f14ebd63e7926c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a451a39a80599451b2c741a696c1e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edaa49a38658d9b9ff6a6302b17241d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596dee29f3bd985e57e2511edb4f191.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b56a50e712b23743d4fe0e2117a1bd.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81172cd95a3705137b0c10245f613218.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e93f9dc3348a2176ba420f6387067.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51347ffa005bb4117af06431239c0ed0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48921cee5d5df9fd2c4ac3b6e6f4c0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42479f8e3a186625ca5e78c0a584ca.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42479f8e3a186625ca5e78c0a584ca.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48921cee5d5df9fd2c4ac3b6e6f4c0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51347ffa005bb4117af06431239c0ed0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e93f9dc3348a2176ba420f6387067.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81172cd95a3705137b0c10245f613218.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b56a50e712b23743d4fe0e2117a1bd.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596dee29f3bd985e57e2511edb4f191.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edaa49a38658d9b9ff6a6302b17241d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a451a39a80599451b2c741a696c1e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc81f4ed630306091f14ebd63e7926c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4186b91d98686b57071b8da98f6a5a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c9f8ea5b3c0527c1db6e394935929.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="4295775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4410075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4324350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4238625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4295775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4333875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4257675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10534650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2714625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4953000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="7210425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="4686300"/>
-    <xdr:pic>
-[...328 lines deleted...]
-    <xdr:ext cx="6667500" cy="4295775"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -877,167 +877,167 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="418">
+    <row r="2" spans="1:26" customHeight="1" ht="383">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="643">
+    <row r="3" spans="1:26" customHeight="1" ht="393">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="442">
+    <row r="4" spans="1:26" customHeight="1" ht="385">
       <c r="A4"/>
       <c r="B4" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D4"/>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="242">
+    <row r="5" spans="1:26" customHeight="1" ht="378">
       <c r="A5"/>
       <c r="B5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="940">
+    <row r="6" spans="1:26" customHeight="1" ht="383">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D6"/>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="379">
+    <row r="7" spans="1:26" customHeight="1" ht="386">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="386">
+    <row r="8" spans="1:26" customHeight="1" ht="379">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="383">
+    <row r="9" spans="1:26" customHeight="1" ht="940">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="378">
+    <row r="10" spans="1:26" customHeight="1" ht="242">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="385">
+    <row r="11" spans="1:26" customHeight="1" ht="442">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D11"/>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="393">
+    <row r="12" spans="1:26" customHeight="1" ht="643">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D12"/>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="383">
+    <row r="13" spans="1:26" customHeight="1" ht="418">
       <c r="A13"/>
       <c r="B13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="D13"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>