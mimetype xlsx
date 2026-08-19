--- v0 (2026-04-21)
+++ v1 (2026-08-19)
@@ -28,105 +28,105 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Balade avec les ânes au Fer-à-Cheval (2-2430)</t>
-[...34 lines deleted...]
-  <si>
     <t>Sixt, vallée et ancienne abbaye (1-002)</t>
   </si>
   <si>
     <t>Livret "Sixt, vallée et ancienne abbaye", écrit par François Denambride.
 1899/1900.
 Editeur Imprimerie Française, 123 rue Montmartre, Paris.</t>
   </si>
   <si>
-    <t>Tourisme à Sixt  (2-3585)</t>
-[...2 lines deleted...]
-    <t>Promotion du tourisme à Sixt ; randonnées dans les montagnes alentours, présentation de l'hôtel du Tenneverge et de l'hôtel du Fer-à-Cheval, distances kilométriques de Sixt aux autres villes.</t>
+    <t>Dépliant publicitaire de Sixt (10-004)</t>
+  </si>
+  <si>
+    <t>Dépliant publicitaire faisant la promotion du village de Sixt, créé par le Syndicat d'Initiative.</t>
+  </si>
+  <si>
+    <t>Carte de la Haute Savoie avec "Le Petit Ramoneur" (2-009)</t>
+  </si>
+  <si>
+    <t>Carte de la Haute Savoie avec "Le Petit Ramoneur", liste des endroits à visiter à Bonneville, Annecy et ses environs</t>
   </si>
   <si>
     <t>Tourisme à Sixt-Fer-à-Cheval (2-0625)</t>
   </si>
   <si>
     <t>Tourisme à Sixt-Fer-à-Cheval
 Hôtel du Fer-à-Cheval, Le Buet, Panorama du Fer-à-Cheval, l'Abbaye, promenades et ascensions aux environs de Sixt</t>
+  </si>
+  <si>
+    <t>Camping près du hameau de Maison Neuve (2-1898)</t>
+  </si>
+  <si>
+    <t>Camping près du hameau de Maison Neuve</t>
+  </si>
+  <si>
+    <t>Balade avec les ânes au Fer-à-Cheval (2-2430)</t>
+  </si>
+  <si>
+    <t>Balade avec les ânes au Fer-à-Cheval</t>
+  </si>
+  <si>
+    <t>Plan géographique et informations sur le Refuge de la Vogealle  (2-2655)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plan géographique et informations sur le Refuge de la Vogealle </t>
+  </si>
+  <si>
+    <t>Tourisme à Sixt  (2-3585)</t>
+  </si>
+  <si>
+    <t>Promotion du tourisme à Sixt ; randonnées dans les montagnes alentours, présentation de l'hôtel du Tenneverge et de l'hôtel du Fer-à-Cheval, distances kilométriques de Sixt aux autres villes.</t>
+  </si>
+  <si>
+    <t>Le Tunnel des Tines en 1925 (2-4107)</t>
+  </si>
+  <si>
+    <t>Le Tunnel des Tines en 1925</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -151,93 +151,93 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175995e5cd615db6fbc523f3deb9230.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02a117f81a8fbc682fa758be3abec5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09798978ec86585f2ecd123224045dbe.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d1e4bc9828832c7905d0bfa1b1062.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a2417bc9edba5e7c426a342f6b58b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1a6ff759493fb1eaf83507903621a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6762ee7d1731a142d719e39642f1d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1abc1654cbd5e38ebe5525c5e18e6f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0d46a8027c5f2902f4de72c521b26.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6762ee7d1731a142d719e39642f1d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d1e4bc9828832c7905d0bfa1b1062.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09798978ec86585f2ecd123224045dbe.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0d46a8027c5f2902f4de72c521b26.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02a117f81a8fbc682fa758be3abec5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175995e5cd615db6fbc523f3deb9230.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1a6ff759493fb1eaf83507903621a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1abc1654cbd5e38ebe5525c5e18e6f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a2417bc9edba5e7c426a342f6b58b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4686300"/>
+    <xdr:ext cx="6667500" cy="4724400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4114800"/>
+    <xdr:ext cx="6667500" cy="15849600"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -253,141 +253,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="15849600"/>
+    <xdr:ext cx="6667500" cy="1438275"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="10353675"/>
+    <xdr:ext cx="6667500" cy="4114800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="9496425"/>
+    <xdr:ext cx="6667500" cy="4686300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4724400"/>
+    <xdr:ext cx="6667500" cy="9496425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -403,51 +403,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="1438275"/>
+    <xdr:ext cx="6667500" cy="10353675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -773,131 +773,131 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="418">
+    <row r="2" spans="1:26" customHeight="1" ht="421">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="367">
+    <row r="3" spans="1:26" customHeight="1" ht="1414">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26" customHeight="1" ht="384">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="1414">
+    <row r="5" spans="1:26" customHeight="1" ht="128">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="923">
+    <row r="6" spans="1:26" customHeight="1" ht="367">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6"/>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="847">
+    <row r="7" spans="1:26" customHeight="1" ht="418">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="421">
+    <row r="8" spans="1:26" customHeight="1" ht="847">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8"/>
     </row>
     <row r="9" spans="1:26" customHeight="1" ht="841">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="128">
+    <row r="10" spans="1:26" customHeight="1" ht="923">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>